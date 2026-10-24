--- v5 (2026-09-05)
+++ v6 (2026-10-24)
@@ -1005,59 +1005,59 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@northgowergrains.com" TargetMode="External"/><Relationship Target="../drawings/drawing1.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="5.69"/>
-[...7 lines deleted...]
-    <col min="13" max="1025" width="10.86"/>
+    <col min="1" max="1" width="6.22"/>
+    <col min="2" max="2" width="18.01"/>
+    <col min="3" max="3" width="15.1"/>
+    <col min="4" max="4" width="15.1"/>
+    <col min="5" max="8" width="15.1"/>
+    <col min="9" max="9" width="4.76"/>
+    <col min="10" max="11" width="11.39"/>
+    <col min="12" max="12" width="9.67"/>
+    <col min="13" max="1025" width="11.39"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="23.0"/>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
     </row>
     <row r="3" customHeight="1" ht="46.0">
       <c r="A3" s="1"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="7"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
     </row>
     <row r="4" customHeight="1" ht="24.0">
       <c r="A4" s="1"/>
       <c r="B4" s="5"/>
@@ -1707,50 +1707,50 @@
       </c>
       <c r="E36" s="37">
         <f>E33-E26-E35</f>
         <v>416.26366209449</v>
       </c>
       <c r="F36" s="37">
         <f>F33-F26-F35</f>
         <v>0.0</v>
       </c>
       <c r="G36" s="37">
         <f>G33-G26-G35</f>
         <v>7.26823426954001</v>
       </c>
       <c r="H36" s="37">
         <f>H33-H26-H35</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="37" customHeight="1" ht="21.0"/>
     <row r="38" ht="14.0"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:E6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
+    <mergeCell ref="F4:H4"/>
+    <mergeCell ref="F3:H3"/>
+    <mergeCell ref="F6:H6"/>
     <mergeCell ref="F5:H5"/>
-    <mergeCell ref="F6:H6"/>
-[...1 lines deleted...]
-    <mergeCell ref="F4:H4"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I27:L33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F6" r:id="rId1"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>