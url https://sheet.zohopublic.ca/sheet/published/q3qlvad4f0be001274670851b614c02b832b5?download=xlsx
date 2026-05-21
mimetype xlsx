--- v2 (2026-03-31)
+++ v3 (2026-05-21)
@@ -698,51 +698,54 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@northgowergrains.com" TargetMode="External"/><Relationship Target="../drawings/drawing1.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
     <col min="1" max="1" style="1" width="5.69"/>
     <col min="2" max="2" style="1" width="17.48"/>
     <col min="3" max="3" width="14.57"/>
     <col min="4" max="4" width="14.57"/>
-    <col min="5" max="8" width="14.57"/>
+    <col min="5" max="5" width="14.57"/>
+    <col min="6" max="6" width="14.57"/>
+    <col min="7" max="7" width="14.57"/>
+    <col min="8" max="8" width="14.57"/>
     <col min="9" max="9" width="4.23"/>
     <col min="10" max="11" width="10.86"/>
     <col min="12" max="12" width="9.14"/>
     <col min="13" max="1025" width="10.86"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="23.0"/>
     <row r="2">
       <c r="A2" s="2"/>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5"/>
     </row>
     <row r="3" customHeight="1" ht="46.0">
       <c r="A3" s="2"/>
       <c r="B3" s="6"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="8"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
@@ -1396,51 +1399,51 @@
       </c>
       <c r="E36" s="38">
         <f>E33-E26-E35</f>
         <v>416.26366209449</v>
       </c>
       <c r="F36" s="38">
         <f>F33-F26-F35</f>
         <v>0.0</v>
       </c>
       <c r="G36" s="38">
         <f>G33-G26-G35</f>
         <v>7.26823426954001</v>
       </c>
       <c r="H36" s="38">
         <f>H33-H26-H35</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="37" customHeight="1" ht="21.0"/>
     <row r="38" ht="14.0"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:E6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:H4"/>
-    <mergeCell ref="F6:H6"/>
-[...1 lines deleted...]
-    <mergeCell ref="F3:H3"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I27:L33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F6" r:id="rId1"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>