--- v3 (2026-05-21)
+++ v4 (2026-07-05)
@@ -7,51 +7,50 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" r:id="rId1" sheetId="1"/>
   </sheets>
   <definedNames>
     <definedName name="Z_8D8172E3_76A6_413E_8B68_32C7A0498694_.wvu.Rows">'Sheet1'!$A$27:$AMJ$27</definedName>
   </definedNames>
-  <extLst/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t xml:space="preserve">Use this worksheet to calculate your crop production costs. The average amounts that are already written in may vary from yours due to regional differences and simply serve as a guide for you. As you fill in your information the spreadsheet will automatically tally the totals at the bottom. </t>
   </si>
   <si>
     <t>North Gower Grains</t>
   </si>
   <si>
     <t>613-489-0956</t>
   </si>
   <si>
     <t>info@northgowergrains.com</t>
   </si>
   <si>
     <t>Expense</t>
   </si>
   <si>
     <t>Corn</t>
   </si>
   <si>
     <t>Round Up Ready Soybeans</t>
@@ -1399,51 +1398,50 @@
       </c>
       <c r="E36" s="38">
         <f>E33-E26-E35</f>
         <v>416.26366209449</v>
       </c>
       <c r="F36" s="38">
         <f>F33-F26-F35</f>
         <v>0.0</v>
       </c>
       <c r="G36" s="38">
         <f>G33-G26-G35</f>
         <v>7.26823426954001</v>
       </c>
       <c r="H36" s="38">
         <f>H33-H26-H35</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="37" customHeight="1" ht="21.0"/>
     <row r="38" ht="14.0"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:E6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
-    <mergeCell ref="F5:H5"/>
-    <mergeCell ref="F6:H6"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:H4"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="F5:H5"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I27:L33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F6" r:id="rId1"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
-  <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>