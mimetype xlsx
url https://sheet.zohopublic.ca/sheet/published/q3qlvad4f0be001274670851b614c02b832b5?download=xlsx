--- v4 (2026-07-05)
+++ v5 (2026-09-05)
@@ -1,36 +1,37 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Target="docProps/app.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Target="docProps/core.xml" Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="ZohoSheetWriter"/>
   <bookViews>
     <workbookView windowHeight="8192" windowWidth="16384"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" r:id="rId1" sheetId="1"/>
   </sheets>
   <definedNames>
     <definedName name="Z_8D8172E3_76A6_413E_8B68_32C7A0498694_.wvu.Rows">'Sheet1'!$A$27:$AMJ$27</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
@@ -104,193 +105,197 @@
     <t>Trucking</t>
   </si>
   <si>
     <t>Total Machinery</t>
   </si>
   <si>
     <t>Insurance</t>
   </si>
   <si>
     <t>Drying/Straw</t>
   </si>
   <si>
     <t>Other/Misc</t>
   </si>
   <si>
     <t>Total Costs</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">This lower section can be used to determine your net profit per acre. Simply fill in your yield in </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>bushels per acre</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> and the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t>price/ton</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
       </rPr>
       <t xml:space="preserve"> and the spreadsheet will calculate the rest.</t>
     </r>
   </si>
   <si>
     <t>Yield bu/acre</t>
   </si>
   <si>
     <t>Price/Tonne</t>
   </si>
   <si>
     <t>Price/Bushel</t>
   </si>
   <si>
     <t>Bushels/Tonne</t>
   </si>
   <si>
     <t>Gross</t>
   </si>
   <si>
     <t>Land cost/rent</t>
   </si>
   <si>
     <t>Net $/acre</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt formatCode="[&gt;0] &quot;$&quot;* #,##0.00 ;[&lt;0] &quot;$&quot;* \(#,##0.00\); &quot;$&quot;* &quot;-&quot;#?? ; @ " numFmtId="164"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="6">
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...3 lines deleted...]
-      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="16"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="16"/>
-      <color rgb="FF0563C1"/>
+      <color theme="10"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFE7E6E6"/>
-        <bgColor rgb="FFE7E6E6"/>
+        <fgColor theme="2"/>
+        <bgColor theme="2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFE699"/>
-        <bgColor rgb="FFFFE699"/>
+        <fgColor theme="7" tint="0.6"/>
+        <bgColor theme="7" tint="0.6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA9D18E"/>
-        <bgColor rgb="FFA9D18E"/>
+        <fgColor theme="9" tint="0.4"/>
+        <bgColor theme="9" tint="0.4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF4B183"/>
-        <bgColor rgb="FFF4B183"/>
+        <fgColor theme="5" tint="0.4"/>
+        <bgColor theme="5" tint="0.4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF2CC"/>
-        <bgColor rgb="FFFFF2CC"/>
+        <fgColor theme="7" tint="0.8"/>
+        <bgColor theme="7" tint="0.8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC5E0B4"/>
-        <bgColor rgb="FFC5E0B4"/>
+        <fgColor theme="9" tint="0.6"/>
+        <bgColor theme="9" tint="0.6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF8CBAD"/>
-        <bgColor rgb="FFF8CBAD"/>
+        <fgColor theme="5" tint="0.6"/>
+        <bgColor theme="5" tint="0.6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFB4C7E7"/>
-        <bgColor rgb="FFB4C7E7"/>
+        <fgColor theme="4" tint="0.6"/>
+        <bgColor theme="4" tint="0.6"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -394,1054 +399,1358 @@
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
-      <alignment vertical="bottom"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...17 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0">
-      <alignment horizontal="center" vertical="bottom"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="2" fontId="1" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="10" fillId="3" fontId="2" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="9" fillId="3" fontId="2" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="10" fillId="4" fontId="2" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="9" fillId="4" fontId="2" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="5" fontId="2" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="9" fillId="5" fontId="2" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="center" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="3" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="5" fillId="6" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="4" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="5" fillId="7" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="5" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="5" fillId="8" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="6" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="10" fillId="3" fontId="3" numFmtId="0" xfId="0">
-[...17 lines deleted...]
-    <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0">
+    <xf borderId="12" fillId="3" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="6" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="4" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="7" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="5" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="12" fillId="8" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="10" fillId="0" fontId="6" numFmtId="0" xfId="0">
-[...5 lines deleted...]
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0">
+    <xf borderId="7" fillId="6" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="7" fillId="7" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="8" fillId="8" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="11" fillId="3" fontId="6" numFmtId="164" xfId="0">
-[...17 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0">
+    <xf borderId="4" fillId="9" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="9" fontId="2" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="3" numFmtId="0" xfId="0">
+    <xf borderId="0" fillId="2" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="5" fillId="2" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="right" vertical="bottom" indent="1"/>
+    </xf>
+    <xf borderId="11" fillId="7" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="right" vertical="bottom" indent="1"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="7" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="6" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="6" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="6" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="2" fontId="5" numFmtId="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="5" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="12" fillId="3" fontId="3" numFmtId="164" xfId="0">
-[...119 lines deleted...]
-    <xf borderId="8" fillId="4" fontId="3" numFmtId="0" xfId="0">
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="164" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="8" fillId="4" fontId="2" numFmtId="0" xfId="0">
       <alignment vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleLight16" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Target="sharedStrings.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Target="styles.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Target="theme/theme1.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="../media/image1.png" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>558800</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>36576</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2296160" cy="850392"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image3"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@northgowergrains.com" TargetMode="External"/><Relationship Target="../drawings/drawing1.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" customHeight="1"/>
   <cols>
-    <col min="1" max="1" style="1" width="5.69"/>
-    <col min="2" max="2" style="1" width="17.48"/>
+    <col min="1" max="1" width="5.69"/>
+    <col min="2" max="2" width="17.48"/>
     <col min="3" max="3" width="14.57"/>
     <col min="4" max="4" width="14.57"/>
-    <col min="5" max="5" width="14.57"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="14.57"/>
+    <col min="5" max="8" width="14.57"/>
     <col min="9" max="9" width="4.23"/>
     <col min="10" max="11" width="10.86"/>
     <col min="12" max="12" width="9.14"/>
     <col min="13" max="1025" width="10.86"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="23.0"/>
     <row r="2">
-      <c r="A2" s="2"/>
-      <c r="B2" s="3" t="s">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4"/>
-[...1 lines deleted...]
-      <c r="E2" s="5"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="4"/>
     </row>
     <row r="3" customHeight="1" ht="46.0">
-      <c r="A3" s="2"/>
-[...6 lines deleted...]
-      <c r="H3" s="9"/>
+      <c r="A3" s="1"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
     </row>
     <row r="4" customHeight="1" ht="24.0">
-      <c r="A4" s="2"/>
-[...4 lines deleted...]
-      <c r="F4" s="10" t="s">
+      <c r="A4" s="1"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="10"/>
-      <c r="H4" s="10"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
     </row>
     <row r="5" customHeight="1" ht="22.0">
-      <c r="A5" s="2"/>
-[...4 lines deleted...]
-      <c r="F5" s="11" t="s">
+      <c r="A5" s="1"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="11"/>
-      <c r="H5" s="11"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
     </row>
     <row r="6" customHeight="1" ht="24.0">
-      <c r="A6" s="2"/>
-[...4 lines deleted...]
-      <c r="F6" s="15" t="s">
+      <c r="A6" s="1"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="13"/>
+      <c r="F6" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="G6" s="15"/>
-      <c r="H6" s="15"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
     </row>
     <row r="7" customHeight="1" ht="38.0">
-      <c r="A7" s="16"/>
-      <c r="B7" s="17" t="s">
+      <c r="A7" s="15"/>
+      <c r="B7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="18" t="s">
+      <c r="C7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="19"/>
-      <c r="E7" s="20" t="s">
+      <c r="D7" s="18"/>
+      <c r="E7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="21"/>
-      <c r="G7" s="22" t="s">
+      <c r="F7" s="20"/>
+      <c r="G7" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="H7" s="23"/>
+      <c r="H7" s="22"/>
     </row>
     <row r="8" customHeight="1" ht="39.0">
-      <c r="A8" s="16"/>
-[...1 lines deleted...]
-      <c r="C8" s="25" t="s">
+      <c r="A8" s="15"/>
+      <c r="B8" s="23"/>
+      <c r="C8" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="26" t="s">
+      <c r="D8" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="25" t="s">
+      <c r="E8" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="26" t="s">
+      <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="25" t="s">
+      <c r="G8" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="H8" s="26" t="s">
+      <c r="H8" s="25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" customHeight="1" ht="23.0">
-      <c r="A9" s="16"/>
-      <c r="B9" s="27" t="s">
+      <c r="A9" s="15"/>
+      <c r="B9" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C9" s="28">
+      <c r="C9" s="27">
         <v>116.0</v>
       </c>
-      <c r="D9" s="29"/>
-      <c r="E9" s="30">
+      <c r="D9" s="28"/>
+      <c r="E9" s="29">
         <v>86.0</v>
       </c>
-      <c r="F9" s="31"/>
-      <c r="G9" s="32">
+      <c r="F9" s="30"/>
+      <c r="G9" s="31">
         <v>85.0</v>
       </c>
-      <c r="H9" s="33"/>
+      <c r="H9" s="32"/>
     </row>
     <row r="10" customHeight="1" ht="23.0">
-      <c r="A10" s="16"/>
-      <c r="B10" s="27" t="s">
+      <c r="A10" s="15"/>
+      <c r="B10" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="28">
+      <c r="C10" s="27">
         <v>300.0</v>
       </c>
-      <c r="D10" s="29"/>
-      <c r="E10" s="30">
+      <c r="D10" s="28"/>
+      <c r="E10" s="29">
         <v>95.0</v>
       </c>
-      <c r="F10" s="31"/>
-      <c r="G10" s="32">
+      <c r="F10" s="30"/>
+      <c r="G10" s="31">
         <v>157.0</v>
       </c>
-      <c r="H10" s="33"/>
+      <c r="H10" s="32"/>
     </row>
     <row r="11" customHeight="1" ht="23.0">
-      <c r="A11" s="16"/>
-      <c r="B11" s="27" t="s">
+      <c r="A11" s="15"/>
+      <c r="B11" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="28">
-[...10 lines deleted...]
-      <c r="H11" s="33"/>
+      <c r="C11" s="27">
+        <v>0.0</v>
+      </c>
+      <c r="D11" s="28"/>
+      <c r="E11" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="F11" s="30"/>
+      <c r="G11" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="H11" s="32"/>
     </row>
     <row r="12" customHeight="1" ht="23.0">
-      <c r="A12" s="16"/>
-      <c r="B12" s="27" t="s">
+      <c r="A12" s="15"/>
+      <c r="B12" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="28">
-[...10 lines deleted...]
-      <c r="H12" s="33"/>
+      <c r="C12" s="27">
+        <v>0.0</v>
+      </c>
+      <c r="D12" s="28"/>
+      <c r="E12" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="F12" s="30"/>
+      <c r="G12" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="H12" s="32"/>
     </row>
     <row r="13" customHeight="1" ht="23.0">
-      <c r="A13" s="16"/>
-      <c r="B13" s="27" t="s">
+      <c r="A13" s="15"/>
+      <c r="B13" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="28">
+      <c r="C13" s="27">
         <v>31.0</v>
       </c>
-      <c r="D13" s="29"/>
-      <c r="E13" s="30">
+      <c r="D13" s="28"/>
+      <c r="E13" s="29">
         <v>27.0</v>
       </c>
-      <c r="F13" s="31"/>
-      <c r="G13" s="32">
+      <c r="F13" s="30"/>
+      <c r="G13" s="31">
         <v>31.0</v>
       </c>
-      <c r="H13" s="33"/>
+      <c r="H13" s="32"/>
     </row>
     <row r="14" customHeight="1" ht="23.0">
-      <c r="A14" s="34"/>
-      <c r="B14" s="35" t="s">
+      <c r="A14" s="33"/>
+      <c r="B14" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="35">
         <f>SUM(C9:C13)</f>
         <v>447.0</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="36">
         <f>SUM(D9:D13)</f>
         <v>0.0</v>
       </c>
-      <c r="E14" s="38">
+      <c r="E14" s="37">
         <f>SUM(E9:E13)</f>
         <v>208.0</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="38">
         <f>SUM(F9:F13)</f>
         <v>0.0</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="39">
         <f>SUM(G9:G13)</f>
         <v>273.0</v>
       </c>
-      <c r="H14" s="41">
+      <c r="H14" s="40">
         <f>SUM(H9:H13)</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="15" customHeight="1" ht="23.0">
-      <c r="A15" s="16"/>
-      <c r="B15" s="27" t="s">
+      <c r="A15" s="15"/>
+      <c r="B15" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="28">
+      <c r="C15" s="27">
         <v>35.0</v>
       </c>
-      <c r="D15" s="29"/>
-      <c r="E15" s="30">
+      <c r="D15" s="28"/>
+      <c r="E15" s="29">
         <v>20.0</v>
       </c>
-      <c r="F15" s="31"/>
-      <c r="G15" s="32">
+      <c r="F15" s="30"/>
+      <c r="G15" s="31">
         <v>20.0</v>
       </c>
-      <c r="H15" s="33"/>
+      <c r="H15" s="32"/>
     </row>
     <row r="16" customHeight="1" ht="23.0">
-      <c r="A16" s="16"/>
-      <c r="B16" s="27" t="s">
+      <c r="A16" s="15"/>
+      <c r="B16" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="28">
+      <c r="C16" s="27">
         <v>28.0</v>
       </c>
-      <c r="D16" s="29"/>
-      <c r="E16" s="30">
+      <c r="D16" s="28"/>
+      <c r="E16" s="29">
         <v>30.0</v>
       </c>
-      <c r="F16" s="31"/>
-      <c r="G16" s="32">
+      <c r="F16" s="30"/>
+      <c r="G16" s="31">
         <v>23.0</v>
       </c>
-      <c r="H16" s="33"/>
+      <c r="H16" s="32"/>
     </row>
     <row r="17" customHeight="1" ht="23.0">
-      <c r="A17" s="16"/>
-      <c r="B17" s="27" t="s">
+      <c r="A17" s="15"/>
+      <c r="B17" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="28">
-[...3 lines deleted...]
-      <c r="E17" s="30">
+      <c r="C17" s="27">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="28"/>
+      <c r="E17" s="29">
         <v>6.0</v>
       </c>
-      <c r="F17" s="31"/>
-      <c r="G17" s="32">
+      <c r="F17" s="30"/>
+      <c r="G17" s="31">
         <v>6.0</v>
       </c>
-      <c r="H17" s="33"/>
+      <c r="H17" s="32"/>
     </row>
     <row r="18" customHeight="1" ht="23.0">
-      <c r="A18" s="16"/>
-      <c r="B18" s="27" t="s">
+      <c r="A18" s="15"/>
+      <c r="B18" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="C18" s="28">
+      <c r="C18" s="27">
         <v>13.0</v>
       </c>
-      <c r="D18" s="29"/>
-      <c r="E18" s="30">
+      <c r="D18" s="28"/>
+      <c r="E18" s="29">
         <v>25.0</v>
       </c>
-      <c r="F18" s="31"/>
-      <c r="G18" s="32">
+      <c r="F18" s="30"/>
+      <c r="G18" s="31">
         <v>25.0</v>
       </c>
-      <c r="H18" s="33"/>
+      <c r="H18" s="32"/>
     </row>
     <row r="19" customHeight="1" ht="23.0">
-      <c r="A19" s="16"/>
-      <c r="B19" s="27" t="s">
+      <c r="A19" s="15"/>
+      <c r="B19" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="C19" s="28">
+      <c r="C19" s="27">
         <v>45.0</v>
       </c>
-      <c r="D19" s="29"/>
-      <c r="E19" s="30">
+      <c r="D19" s="28"/>
+      <c r="E19" s="29">
         <v>35.0</v>
       </c>
-      <c r="F19" s="31"/>
-      <c r="G19" s="32">
+      <c r="F19" s="30"/>
+      <c r="G19" s="31">
         <v>35.0</v>
       </c>
-      <c r="H19" s="33"/>
+      <c r="H19" s="32"/>
     </row>
     <row r="20" customHeight="1" ht="23.0">
-      <c r="A20" s="16"/>
-      <c r="B20" s="27" t="s">
+      <c r="A20" s="15"/>
+      <c r="B20" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="28">
+      <c r="C20" s="27">
         <v>65.0</v>
       </c>
-      <c r="D20" s="29"/>
-      <c r="E20" s="30">
+      <c r="D20" s="28"/>
+      <c r="E20" s="29">
         <v>40.0</v>
       </c>
-      <c r="F20" s="31"/>
-      <c r="G20" s="32">
+      <c r="F20" s="30"/>
+      <c r="G20" s="31">
         <v>40.0</v>
       </c>
-      <c r="H20" s="33"/>
+      <c r="H20" s="32"/>
     </row>
     <row r="21" customHeight="1" ht="23.0">
-      <c r="A21" s="16"/>
-      <c r="B21" s="27" t="s">
+      <c r="A21" s="15"/>
+      <c r="B21" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="28">
+      <c r="C21" s="27">
         <v>60.0</v>
       </c>
-      <c r="D21" s="29"/>
-      <c r="E21" s="30">
+      <c r="D21" s="28"/>
+      <c r="E21" s="29">
         <v>30.0</v>
       </c>
-      <c r="F21" s="31"/>
-      <c r="G21" s="32">
+      <c r="F21" s="30"/>
+      <c r="G21" s="31">
         <v>30.0</v>
       </c>
-      <c r="H21" s="33"/>
+      <c r="H21" s="32"/>
     </row>
     <row r="22" customHeight="1" ht="23.0">
-      <c r="A22" s="34"/>
-      <c r="B22" s="42" t="s">
+      <c r="A22" s="33"/>
+      <c r="B22" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="35">
         <f>SUM(C15:C21)</f>
         <v>246.0</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <f>SUM(D15:D21)</f>
         <v>0.0</v>
       </c>
-      <c r="E22" s="38">
+      <c r="E22" s="37">
         <f>SUM(E15:E21)</f>
         <v>186.0</v>
       </c>
-      <c r="F22" s="44">
+      <c r="F22" s="43">
         <f>SUM(F15:F21)</f>
         <v>0.0</v>
       </c>
-      <c r="G22" s="40">
+      <c r="G22" s="39">
         <f>SUM(G15:G21)</f>
         <v>179.0</v>
       </c>
-      <c r="H22" s="45">
+      <c r="H22" s="44">
         <f>SUM(H15:H21)</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="23" customHeight="1" ht="23.0">
-      <c r="A23" s="16"/>
-      <c r="B23" s="27" t="s">
+      <c r="A23" s="15"/>
+      <c r="B23" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="C23" s="28">
+      <c r="C23" s="27">
         <v>20.0</v>
       </c>
-      <c r="D23" s="29"/>
-      <c r="E23" s="30">
+      <c r="D23" s="28"/>
+      <c r="E23" s="29">
         <v>13.0</v>
       </c>
-      <c r="F23" s="31"/>
-      <c r="G23" s="32">
+      <c r="F23" s="30"/>
+      <c r="G23" s="31">
         <v>17.0</v>
       </c>
-      <c r="H23" s="33"/>
+      <c r="H23" s="32"/>
     </row>
     <row r="24" customHeight="1" ht="23.0">
-      <c r="A24" s="16"/>
-      <c r="B24" s="27" t="s">
+      <c r="A24" s="15"/>
+      <c r="B24" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="C24" s="28">
+      <c r="C24" s="27">
         <v>90.0</v>
       </c>
-      <c r="D24" s="29"/>
-[...7 lines deleted...]
-      <c r="H24" s="33"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="F24" s="30"/>
+      <c r="G24" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="H24" s="32"/>
     </row>
     <row r="25" customHeight="1" ht="23.0">
-      <c r="A25" s="16"/>
-      <c r="B25" s="27" t="s">
+      <c r="A25" s="15"/>
+      <c r="B25" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="28">
-[...10 lines deleted...]
-      <c r="H25" s="33"/>
+      <c r="C25" s="27">
+        <v>0.0</v>
+      </c>
+      <c r="D25" s="28"/>
+      <c r="E25" s="29">
+        <v>0.0</v>
+      </c>
+      <c r="F25" s="30"/>
+      <c r="G25" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="H25" s="32"/>
     </row>
     <row r="26" customHeight="1" ht="23.0">
-      <c r="A26" s="34"/>
-      <c r="B26" s="46" t="s">
+      <c r="A26" s="33"/>
+      <c r="B26" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="C26" s="47">
+      <c r="C26" s="46">
         <f>SUM(C14+C22+C23+C24+C25)</f>
         <v>803.0</v>
       </c>
-      <c r="D26" s="47">
+      <c r="D26" s="46">
         <f>SUM(D14+D22+D23+D24+D25)</f>
         <v>0.0</v>
       </c>
-      <c r="E26" s="47">
+      <c r="E26" s="46">
         <f>SUM(E14+E22+E23+E24+E25)</f>
         <v>407.0</v>
       </c>
-      <c r="F26" s="47">
+      <c r="F26" s="46">
         <f>SUM(F14+F22+F23+F24+F25)</f>
         <v>0.0</v>
       </c>
-      <c r="G26" s="47">
+      <c r="G26" s="46">
         <f>SUM(G14+G22+G23+G24+G25)</f>
         <v>469.0</v>
       </c>
-      <c r="H26" s="48">
+      <c r="H26" s="47">
         <f>SUM(H14+H22+H23+H24+H25)</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="27" customHeight="1" ht="16.0">
-      <c r="A27" s="16"/>
-[...7 lines deleted...]
-      <c r="I27" s="53" t="s">
+      <c r="A27" s="15"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="J27" s="54"/>
-[...1 lines deleted...]
-      <c r="L27" s="55"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="54"/>
     </row>
     <row r="28" customHeight="1" ht="23.0">
-      <c r="A28" s="16"/>
-      <c r="B28" s="27" t="s">
+      <c r="A28" s="15"/>
+      <c r="B28" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="C28" s="56">
+      <c r="C28" s="55">
         <v>165.0</v>
       </c>
-      <c r="D28" s="56"/>
-      <c r="E28" s="56">
+      <c r="D28" s="55"/>
+      <c r="E28" s="55">
         <v>50.0</v>
       </c>
-      <c r="F28" s="56"/>
-      <c r="G28" s="56">
+      <c r="F28" s="55"/>
+      <c r="G28" s="55">
         <v>50.0</v>
       </c>
-      <c r="H28" s="57"/>
-[...3 lines deleted...]
-      <c r="L28" s="60"/>
+      <c r="H28" s="56"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="58"/>
+      <c r="K28" s="58"/>
+      <c r="L28" s="59"/>
     </row>
     <row r="29" customHeight="1" ht="23.0">
-      <c r="A29" s="16"/>
-      <c r="B29" s="27" t="s">
+      <c r="A29" s="15"/>
+      <c r="B29" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="C29" s="61">
+      <c r="C29" s="60">
         <v>235.0</v>
       </c>
-      <c r="D29" s="61"/>
-      <c r="E29" s="61">
+      <c r="D29" s="60"/>
+      <c r="E29" s="60">
         <v>605.0</v>
       </c>
-      <c r="F29" s="61"/>
-      <c r="G29" s="61">
+      <c r="F29" s="60"/>
+      <c r="G29" s="60">
         <v>350.0</v>
       </c>
-      <c r="H29" s="62"/>
-[...3 lines deleted...]
-      <c r="L29" s="60"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="57"/>
+      <c r="J29" s="58"/>
+      <c r="K29" s="58"/>
+      <c r="L29" s="59"/>
     </row>
     <row r="30" customHeight="1" ht="23.0">
-      <c r="A30" s="16"/>
-[...10 lines deleted...]
-      <c r="L30" s="60"/>
+      <c r="A30" s="15"/>
+      <c r="B30" s="26"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="63"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="63"/>
+      <c r="I30" s="57"/>
+      <c r="J30" s="58"/>
+      <c r="K30" s="58"/>
+      <c r="L30" s="59"/>
     </row>
     <row r="31" customHeight="1" ht="23.0">
-      <c r="A31" s="16"/>
-      <c r="B31" s="16" t="s">
+      <c r="A31" s="15"/>
+      <c r="B31" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C31" s="65">
+      <c r="C31" s="64">
         <f>C29/C32</f>
         <v>5.9693151798415</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D31" s="64">
         <f>D29/D32</f>
         <v>0.0</v>
       </c>
-      <c r="E31" s="65">
+      <c r="E31" s="64">
         <f>E29/E32</f>
         <v>16.4652732418898</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F31" s="64">
         <f>F29/F32</f>
         <v>0.0</v>
       </c>
-      <c r="G31" s="65">
+      <c r="G31" s="64">
         <f>G29/G32</f>
         <v>9.52536468539081</v>
       </c>
-      <c r="H31" s="66">
+      <c r="H31" s="65">
         <f>H29/H32</f>
         <v>0.0</v>
       </c>
-      <c r="I31" s="58"/>
-[...2 lines deleted...]
-      <c r="L31" s="60"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="58"/>
+      <c r="K31" s="58"/>
+      <c r="L31" s="59"/>
     </row>
     <row r="32" customHeight="1" ht="23.0">
-      <c r="A32" s="16"/>
-      <c r="B32" s="27" t="s">
+      <c r="A32" s="15"/>
+      <c r="B32" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="C32" s="67">
+      <c r="C32" s="66">
         <v>39.368</v>
       </c>
-      <c r="D32" s="67">
+      <c r="D32" s="66">
         <v>39.368</v>
       </c>
-      <c r="E32" s="67">
+      <c r="E32" s="66">
         <v>36.744</v>
       </c>
-      <c r="F32" s="67">
+      <c r="F32" s="66">
         <v>36.744</v>
       </c>
-      <c r="G32" s="67">
+      <c r="G32" s="66">
         <v>36.744</v>
       </c>
-      <c r="H32" s="68">
+      <c r="H32" s="67">
         <v>36.744</v>
       </c>
-      <c r="I32" s="58"/>
-[...2 lines deleted...]
-      <c r="L32" s="60"/>
+      <c r="I32" s="57"/>
+      <c r="J32" s="58"/>
+      <c r="K32" s="58"/>
+      <c r="L32" s="59"/>
     </row>
     <row r="33" customHeight="1" ht="23.0">
-      <c r="A33" s="34"/>
-      <c r="B33" s="46" t="s">
+      <c r="A33" s="33"/>
+      <c r="B33" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C33" s="46">
         <f>C31*C28</f>
         <v>984.937004673848</v>
       </c>
-      <c r="D33" s="47">
+      <c r="D33" s="46">
         <f>D31*D28</f>
         <v>0.0</v>
       </c>
-      <c r="E33" s="47">
+      <c r="E33" s="46">
         <f>E31*E28</f>
         <v>823.26366209449</v>
       </c>
-      <c r="F33" s="47">
+      <c r="F33" s="46">
         <f>F31*F28</f>
         <v>0.0</v>
       </c>
-      <c r="G33" s="47">
+      <c r="G33" s="46">
         <f>G31*G28</f>
         <v>476.26823426954</v>
       </c>
-      <c r="H33" s="48">
+      <c r="H33" s="47">
         <f>H31*H28</f>
         <v>0.0</v>
       </c>
-      <c r="I33" s="69"/>
-[...2 lines deleted...]
-      <c r="L33" s="71"/>
+      <c r="I33" s="68"/>
+      <c r="J33" s="69"/>
+      <c r="K33" s="69"/>
+      <c r="L33" s="70"/>
     </row>
     <row r="34" customHeight="1" ht="23.0">
-      <c r="A34" s="16"/>
-[...6 lines deleted...]
-      <c r="H34" s="74"/>
+      <c r="A34" s="15"/>
+      <c r="B34" s="71"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="73"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="73"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="73"/>
     </row>
     <row r="35" customHeight="1" ht="23.0">
-      <c r="A35" s="16"/>
-      <c r="B35" s="24" t="s">
+      <c r="A35" s="15"/>
+      <c r="B35" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C35" s="75">
-[...10 lines deleted...]
-      <c r="H35" s="75"/>
+      <c r="C35" s="74">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="74"/>
+      <c r="E35" s="74">
+        <v>0.0</v>
+      </c>
+      <c r="F35" s="74"/>
+      <c r="G35" s="74">
+        <v>0.0</v>
+      </c>
+      <c r="H35" s="74"/>
     </row>
     <row r="36" customHeight="1" ht="23.0">
-      <c r="A36" s="34"/>
-      <c r="B36" s="76" t="s">
+      <c r="A36" s="33"/>
+      <c r="B36" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="38">
+      <c r="C36" s="37">
         <f>C33-C26-C35</f>
         <v>181.937004673848</v>
       </c>
-      <c r="D36" s="38">
+      <c r="D36" s="37">
         <f>D33-D26-D35</f>
         <v>0.0</v>
       </c>
-      <c r="E36" s="38">
+      <c r="E36" s="37">
         <f>E33-E26-E35</f>
         <v>416.26366209449</v>
       </c>
-      <c r="F36" s="38">
+      <c r="F36" s="37">
         <f>F33-F26-F35</f>
         <v>0.0</v>
       </c>
-      <c r="G36" s="38">
+      <c r="G36" s="37">
         <f>G33-G26-G35</f>
         <v>7.26823426954001</v>
       </c>
-      <c r="H36" s="38">
+      <c r="H36" s="37">
         <f>H33-H26-H35</f>
         <v>0.0</v>
       </c>
     </row>
     <row r="37" customHeight="1" ht="21.0"/>
     <row r="38" ht="14.0"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:E6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
+    <mergeCell ref="F5:H5"/>
+    <mergeCell ref="F6:H6"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:H4"/>
-    <mergeCell ref="F6:H6"/>
-    <mergeCell ref="F5:H5"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I27:L33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F6" r:id="rId1"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Zoho Sheet Writer</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>